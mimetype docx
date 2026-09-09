--- v0 (2026-07-22)
+++ v1 (2026-09-09)
@@ -108,188 +108,183 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C2011E1" w14:textId="0D9A60C0" w:rsidR="00A01DA8" w:rsidRPr="00A01DA8" w:rsidRDefault="00A01DA8" w:rsidP="00206FBD">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A01DA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">COMISIÓN ESTATAL DE LOS DERECHOS HUMANOS DE SINALOA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E97643C" w14:textId="77777777" w:rsidR="00D30DE1" w:rsidRPr="009C7365" w:rsidRDefault="00A01DA8" w:rsidP="00206FBD">
+    <w:p w14:paraId="0E97643C" w14:textId="77777777" w:rsidR="00D30DE1" w:rsidRDefault="00A01DA8" w:rsidP="00206FBD">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7365">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">AL </w:t>
       </w:r>
       <w:r w:rsidR="005B3FCE" w:rsidRPr="009C7365">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D30DE1" w:rsidRPr="009C7365">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0 DE JUNIO DE 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A1AE6E" w14:textId="1B85D194" w:rsidR="00A01DA8" w:rsidRPr="00A01DA8" w:rsidRDefault="00A01DA8" w:rsidP="00206FBD">
+    <w:p w14:paraId="032AE241" w14:textId="7DE473A2" w:rsidR="002B067E" w:rsidRPr="009C7365" w:rsidRDefault="002B067E" w:rsidP="00206FBD">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="2D638802" w14:textId="77777777" w:rsidR="00DC5A4C" w:rsidRPr="00A01DA8" w:rsidRDefault="00DC5A4C" w:rsidP="00A01DA8">
+        </w:rPr>
+        <w:t>NOTAS A LOS ESTADOS FINANCIEROS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB0E803" w14:textId="77777777" w:rsidR="00A01DA8" w:rsidRDefault="00A01DA8" w:rsidP="00A01DA8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61D0D0F7" w14:textId="00F5C5C6" w:rsidR="00963140" w:rsidRPr="00F83B53" w:rsidRDefault="00963140" w:rsidP="00206FBD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOTAS DE GESTIÓN ADMINISTRATIVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22ED8E77" w14:textId="33274F6B" w:rsidR="00963140" w:rsidRPr="00F83B53" w:rsidRDefault="00DC5A4C" w:rsidP="00963140">
+    <w:p w14:paraId="22ED8E77" w14:textId="352DBF84" w:rsidR="00963140" w:rsidRPr="00F83B53" w:rsidRDefault="00DC5A4C" w:rsidP="00963140">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00CC5669">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
         </w:rPr>
-        <w:t>(Cifras en Pesos)</w:t>
+        <w:t xml:space="preserve">(Cifras </w:t>
+      </w:r>
+      <w:r w:rsidR="00B83047">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">expresadas </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5669">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>en Pesos)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E7F32F1" w14:textId="77777777" w:rsidR="00963140" w:rsidRPr="00F83B53" w:rsidRDefault="00963140" w:rsidP="00963140">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="519DF877" w14:textId="77777777" w:rsidR="00963140" w:rsidRPr="00F83B53" w:rsidRDefault="00C22C2F" w:rsidP="006B6FF7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
@@ -415,51 +410,51 @@
         </w:rPr>
         <w:t>Congreso</w:t>
       </w:r>
       <w:r w:rsidR="00DF394B" w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Estado</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve"> y a los ciudadanos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C4736B" w14:textId="77777777" w:rsidR="004F147E" w:rsidRPr="00F83B53" w:rsidRDefault="004F147E" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F8C91BB" w14:textId="5BA8AA3A" w:rsidR="00E01133" w:rsidRPr="00CA5146" w:rsidRDefault="00E01133" w:rsidP="00CE68D3">
+    <w:p w14:paraId="6F8C91BB" w14:textId="0BC0CBF1" w:rsidR="00E01133" w:rsidRPr="00CA5146" w:rsidRDefault="00E01133" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El objetivo del presente documento es la revelación del contexto y de los aspectos económicos financieros más relevantes que influyeron en las decisiones del período</w:t>
       </w:r>
       <w:r w:rsidR="007E3949" w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -484,70 +479,80 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">01 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC3190" w:rsidRPr="009C7365">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="007E3949" w:rsidRPr="009C7365">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D30DE1" w:rsidRPr="009C7365">
-[...7 lines deleted...]
-        <w:t>Abril</w:t>
+      <w:r w:rsidR="009E51F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enero</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009E51F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00386004" w:rsidRPr="009C7365">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a</w:t>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00FC3190" w:rsidRPr="009C7365">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r w:rsidR="005B3FCE" w:rsidRPr="009C7365">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D30DE1" w:rsidRPr="009C7365">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
@@ -744,58 +749,58 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk75948722"/>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
         </w:rPr>
         <w:t>La protección no jurisdiccional de los derechos humanos en el Estado de Sinaloa, tuvo su concreción a partir del año 1993, específicamente con la creación de la actual Comisión Estatal de los Derechos Humanos. La Ley que posibilitó la creación de un organismo de esta naturaleza data su publicación del 07 de abril del mismo año, estableciendo en su contenido, que la Comisión Estatal de los Derechos Humanos de Sinaloa (CEDH</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk75949580"/>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">tendría como funciones principales la </w:t>
+        <w:t xml:space="preserve">tendría como funciones principales la protección, observancia, promoción, estudio y divulgación de los derechos humanos previstos en </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>protección, observancia, promoción, estudio y divulgación de los derechos humanos previstos en nuestro orden jurídico vigente. Fue dotada la institución de ciertas características: representativa de composición plural, con autonomía, personalidad jurídica y patrimonio propios.</w:t>
+        <w:t>nuestro orden jurídico vigente. Fue dotada la institución de ciertas características: representativa de composición plural, con autonomía, personalidad jurídica y patrimonio propios.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="77D0EACA" w14:textId="77777777" w:rsidR="006B6FF7" w:rsidRPr="00F83B53" w:rsidRDefault="006B6FF7" w:rsidP="006B6FF7">
       <w:pPr>
         <w:pStyle w:val="texto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
         </w:rPr>
         <w:t>De esta manera, surge en Sinaloa una institución autónoma, independiente del gobierno del Estado, lo que constituye una necesidad, por la naturaleza de las funciones que realiza. Es así que la CEDH es un órgano de Estado, más no de gobierno.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC318F" w14:textId="77777777" w:rsidR="006B6FF7" w:rsidRPr="00F83B53" w:rsidRDefault="006B6FF7" w:rsidP="006B6FF7">
       <w:pPr>
         <w:pStyle w:val="texto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3931,51 +3936,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A9AEDB8" w14:textId="77777777" w:rsidR="00DD1B22" w:rsidRPr="00F83B53" w:rsidRDefault="00DD1B22" w:rsidP="00DD1B22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D272798" w14:textId="0676837C" w:rsidR="007E3949" w:rsidRPr="00F83B53" w:rsidRDefault="007E430F" w:rsidP="00CE68D3">
+    <w:p w14:paraId="7D272798" w14:textId="46CB0F7D" w:rsidR="007E3949" w:rsidRPr="00F83B53" w:rsidRDefault="007E430F" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:r w:rsidR="00DF394B" w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve"> gasto</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DF394B" w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
@@ -3986,60 +3991,60 @@
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve">acumulado </w:t>
       </w:r>
       <w:r w:rsidR="004A4FA2" w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve">en el periodo comprendido </w:t>
       </w:r>
       <w:r w:rsidR="004A4FA2" w:rsidRPr="0030464D">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="005E6854" w:rsidRPr="0030464D">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">01 de </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D30DE1" w:rsidRPr="0030464D">
-[...5 lines deleted...]
-        <w:t>Abril</w:t>
+      <w:r w:rsidR="009C08BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Enero</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00D30DE1" w:rsidRPr="0030464D">
+      <w:r w:rsidR="009C08BA">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0097160B" w:rsidRPr="0030464D">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="005E6854" w:rsidRPr="0030464D">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r w:rsidR="009A1991" w:rsidRPr="0030464D">
         <w:rPr>
@@ -4415,51 +4420,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09BF2C4A" w14:textId="77777777" w:rsidR="00963140" w:rsidRPr="00F83B53" w:rsidRDefault="00963140" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Organización y Objeto Social</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0612D593" w14:textId="77777777" w:rsidR="00C22C2F" w:rsidRPr="00F83B53" w:rsidRDefault="00C22C2F" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B980ED8" w14:textId="65CF26F7" w:rsidR="00963140" w:rsidRPr="00F83B53" w:rsidRDefault="006B6FF7" w:rsidP="006B6FF7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -13944,58 +13948,106 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk169102823"/>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Esta Nota No Aplica al ente público</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="7A27334F" w14:textId="002E72B5" w:rsidR="001401C8" w:rsidRDefault="001401C8" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07022968" w14:textId="77777777" w:rsidR="00A37C72" w:rsidRPr="00F83B53" w:rsidRDefault="00A37C72" w:rsidP="00CE68D3">
+    <w:p w14:paraId="4DD7CACC" w14:textId="17AE9B5F" w:rsidR="00E12FEC" w:rsidRDefault="00E12FEC" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>Presentar los últimos estados financieros con la normatividad anteriormente utilizada con las nuevas políticas para fines de comparación en la transición a la base de deven</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>gado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07022968" w14:textId="380CA996" w:rsidR="00A37C72" w:rsidRPr="00F83B53" w:rsidRDefault="00E12FEC" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Esta Nota No Aplica al ente público</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4CE858CE" w14:textId="77777777" w:rsidR="001843C9" w:rsidRPr="00F83B53" w:rsidRDefault="001843C9" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08A3C176" w14:textId="7EEEB398" w:rsidR="00963140" w:rsidRPr="00F83B53" w:rsidRDefault="00963140" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
@@ -14032,638 +14084,584 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve">Se informa </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t>sobre :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="191F777E" w14:textId="77777777" w:rsidR="005866D2" w:rsidRDefault="005866D2" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2779A537" w14:textId="5C51DFB9" w:rsidR="001401C8" w:rsidRPr="005866D2" w:rsidRDefault="001401C8" w:rsidP="00CE68D3">
+    <w:p w14:paraId="028B5807" w14:textId="221B7AC8" w:rsidR="008B5205" w:rsidRDefault="001401C8" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005866D2">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve">a).  </w:t>
       </w:r>
+      <w:r w:rsidR="00E12FEC" w:rsidRPr="00E12FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>Actualización: se informará del método utilizado para la actualización del valor de los activos, pasivos y Hacienda Pública/Patrimonio y las razones de dicha elección. Así como informar de la desconexión o reconexión inflacionaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E72A330" w14:textId="4213D3FF" w:rsidR="008B5205" w:rsidRDefault="005866D2" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Esta Nota No Aplica al ente público</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358CDB5C" w14:textId="77777777" w:rsidR="00201EBC" w:rsidRDefault="00201EBC" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61318A4F" w14:textId="239BC533" w:rsidR="005866D2" w:rsidRDefault="001401C8" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b).  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E12FEC" w:rsidRPr="00E12FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>Informar sobre la realización de operaciones en el extranjero y de sus efectos en la información financiera gubernamental, considerando entre otros el importe de las variaciones cambiarias reconocidas en el resultado (ahorro o desahorro).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE99996" w14:textId="0DB8A340" w:rsidR="005B5483" w:rsidRPr="005866D2" w:rsidRDefault="005B5483" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Esta Nota No Aplica al ente público</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB61C35" w14:textId="77777777" w:rsidR="001401C8" w:rsidRPr="00F83B53" w:rsidRDefault="009E663D" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00963140" w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797621F8" w14:textId="77777777" w:rsidR="005866D2" w:rsidRPr="005866D2" w:rsidRDefault="001401C8" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c).  </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7348" w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>Método</w:t>
+      </w:r>
       <w:r w:rsidR="009E663D" w:rsidRPr="005866D2">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
-        <w:t>Actualización de los Activos, Pasivos y Hacienda P</w:t>
-[...5 lines deleted...]
-        <w:t>ú</w:t>
+        <w:t xml:space="preserve"> de valuación de la inversión en acciones </w:t>
+      </w:r>
+      <w:r w:rsidR="00421CE8" w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>de Compañías Subsidiarias no consolidadas y asociadas</w:t>
       </w:r>
       <w:r w:rsidR="009E663D" w:rsidRPr="005866D2">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
-        <w:t>blica y/o patrimonios y las razones de dicha elección. Así como informar de la desconexión o reconexión inflacionaria</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009606FF" w:rsidRPr="005866D2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B650747" w14:textId="4493E99E" w:rsidR="002A1553" w:rsidRPr="00421CE8" w:rsidRDefault="005B5483" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Esta Nota No Aplica al ente público</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE68D3" w:rsidRPr="00421CE8">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028B5807" w14:textId="77777777" w:rsidR="008B5205" w:rsidRDefault="008B5205" w:rsidP="00CE68D3">
+    <w:p w14:paraId="4DD50988" w14:textId="77777777" w:rsidR="005B5483" w:rsidRPr="00F83B53" w:rsidRDefault="005B5483" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E72A330" w14:textId="4213D3FF" w:rsidR="008B5205" w:rsidRDefault="005866D2" w:rsidP="00CE68D3">
+    <w:p w14:paraId="00DB7EFA" w14:textId="6163B9FB" w:rsidR="001401C8" w:rsidRDefault="001401C8" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F83B53">
+      <w:r w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d). </w:t>
+      </w:r>
+      <w:r w:rsidR="0016326B" w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sistema y método de valuación de inventarios y costo de lo vendido.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA2E4C1" w14:textId="6B48377F" w:rsidR="002A1553" w:rsidRDefault="005866D2" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005866D2">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Esta Nota No Aplica al ente público</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358CDB5C" w14:textId="77777777" w:rsidR="00201EBC" w:rsidRDefault="00201EBC" w:rsidP="00CE68D3">
+    <w:p w14:paraId="48CB59ED" w14:textId="77777777" w:rsidR="005866D2" w:rsidRPr="005866D2" w:rsidRDefault="005866D2" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7F5B77E8" w14:textId="77777777" w:rsidR="005866D2" w:rsidRDefault="001401C8" w:rsidP="00CE68D3">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="592AD024" w14:textId="7867CE8B" w:rsidR="005866D2" w:rsidRPr="006E0094" w:rsidRDefault="001401C8" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e).  </w:t>
+      </w:r>
+      <w:r w:rsidR="00421CE8" w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beneficios a </w:t>
+      </w:r>
+      <w:r w:rsidR="00963140" w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>empleados</w:t>
+      </w:r>
+      <w:r w:rsidR="00421CE8" w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>: revelar el cálculo de la reserva actuarial, valor presente de los ingresos esperados comparados con el valor presente de la estimación de gastos tanto de los beneficiarios actuales como futuros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CE5A3A" w14:textId="77777777" w:rsidR="005866D2" w:rsidRPr="006E0094" w:rsidRDefault="005866D2" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272EB933" w14:textId="2EF5111D" w:rsidR="002A1553" w:rsidRPr="006E0094" w:rsidRDefault="006E0094" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk169103024"/>
+      <w:r w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">El informe Actuarial conforme a lo establecido en la NIF 3-D al 31 de diciembre del 2025, revelo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>$ 3,180,519.00</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="4683ACEC" w14:textId="77777777" w:rsidR="005B5483" w:rsidRPr="002F371A" w:rsidRDefault="005B5483" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6432DE27" w14:textId="77777777" w:rsidR="006E0094" w:rsidRPr="006E0094" w:rsidRDefault="00630ADB" w:rsidP="006E0094">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="001401C8" w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>Provisiones</w:t>
+      </w:r>
+      <w:r w:rsidR="00421CE8" w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>: objetivo de su creación, monto y plazo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0094" w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>El informe Actuarial conforme a lo establecido en la NIF 3-D al 31 de diciembre del 2025, revelo $ 3,180,519.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C233516" w14:textId="0E816C64" w:rsidR="002A1553" w:rsidRPr="002F371A" w:rsidRDefault="001401C8" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F371A">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DFF4B8" w14:textId="77777777" w:rsidR="006E0094" w:rsidRDefault="00142F33" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>g)</w:t>
+      </w:r>
+      <w:r w:rsidR="001401C8" w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001401C8" w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00421CE8" w:rsidRPr="006E0094">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reservas: objetivo de su creación, monto y plazo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB83B00" w14:textId="5C043AD0" w:rsidR="00963140" w:rsidRPr="00421CE8" w:rsidRDefault="006E0094" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Monto de la reserva contable de los pasivos laborales derivados de la Prima de Antigüedad y de la Indemnización Legal de conformidad con los lineamientos establecidos en la Norma de Información Financiera NIF D-3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBC36B4" w14:textId="77777777" w:rsidR="002A1553" w:rsidRPr="00F83B53" w:rsidRDefault="002A1553" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528B9113" w14:textId="1D8DE5C0" w:rsidR="00142F33" w:rsidRDefault="00142F33" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005866D2">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
-        <w:t xml:space="preserve">b).  </w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">c).  </w:t>
+        <w:t>h)</w:t>
+      </w:r>
+      <w:r w:rsidR="001401C8" w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5288A" w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="007F151B" w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ambios de políticas contables y </w:t>
+      </w:r>
+      <w:r w:rsidR="00043175" w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>corrección</w:t>
+      </w:r>
+      <w:r w:rsidR="007F151B" w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de errores junto con la revelación de los efectos que se tendrá en la información </w:t>
+      </w:r>
+      <w:r w:rsidR="00043175" w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve">financiera del ente </w:t>
+      </w:r>
+      <w:r w:rsidR="00C70742" w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t>público</w:t>
+      </w:r>
+      <w:r w:rsidR="00043175" w:rsidRPr="005866D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ya sea </w:t>
       </w:r>
       <w:r w:rsidR="009A7348" w:rsidRPr="005866D2">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
-        <w:t>Método</w:t>
-[...352 lines deleted...]
-        <w:t xml:space="preserve">ambios de políticas contables y </w:t>
+        <w:t>retrospectivos</w:t>
       </w:r>
       <w:r w:rsidR="00043175" w:rsidRPr="005866D2">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
-        <w:t>corrección</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> o prospectivos.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="353F7900" w14:textId="77777777" w:rsidR="005866D2" w:rsidRPr="005866D2" w:rsidRDefault="005866D2" w:rsidP="005866D2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005866D2">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Esta Nota No Aplica al ente público</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43BFD9B8" w14:textId="77777777" w:rsidR="005866D2" w:rsidRPr="005866D2" w:rsidRDefault="005866D2" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -14728,59 +14726,50 @@
       <w:r w:rsidR="00421CE8" w:rsidRPr="005866D2">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t>los ti</w:t>
       </w:r>
       <w:r w:rsidR="009F612B" w:rsidRPr="005866D2">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009F612B" w:rsidRPr="005866D2">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve"> de operaciones.</w:t>
       </w:r>
       <w:r w:rsidR="0044100A" w:rsidRPr="005866D2">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5D5EAC65" w14:textId="77777777" w:rsidR="005866D2" w:rsidRPr="005866D2" w:rsidRDefault="005866D2" w:rsidP="005866D2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005866D2">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Esta Nota No Aplica al ente público</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476734BA" w14:textId="77777777" w:rsidR="005866D2" w:rsidRPr="005866D2" w:rsidRDefault="005866D2" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -14927,423 +14916,345 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se informará sobre:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17375805" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="413864A0" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
+    <w:p w14:paraId="2B79196E" w14:textId="749BF563" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Activos en moneda extranjera:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B79196E" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
+    <w:p w14:paraId="5FD1597D" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5FD1597D" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esta nota no le aplica al ente público</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D630A04" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w14:paraId="7D630A04" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CF1AE9" w14:textId="1E21C33D" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5B843416" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pasivos en moneda extranjera:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19486491" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="79CF1AE9" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esta nota no le aplica al ente público</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0946D556" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="19486491" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403CAC81" w14:textId="104BC0C6" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w14:paraId="0946D556" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Posición en moneda extranjera:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B2B258" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7D7302BB" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esta nota no le aplica al ente público</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C70BFDF" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="403CAC81" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BCB25CD" w14:textId="452F1597" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="72B2B258" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tipo de cambio:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B75E74A" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Esta nota no le aplica al ente público</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C70BFDF" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
+    <w:p w14:paraId="5536D61A" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1C7DA90D" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A078F02" w14:textId="3A5C1B65" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>d)</w:t>
-[...90 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">e) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Equivalente en moneda nacional:</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7F060721" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Esta nota no le aplica al ente público</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="254C812A" w14:textId="77777777" w:rsidR="00165777" w:rsidRPr="00F83B53" w:rsidRDefault="00165777" w:rsidP="00CE68D3">
@@ -15508,50 +15419,51 @@
     <w:p w14:paraId="436BF672" w14:textId="77777777" w:rsidR="00C22C2F" w:rsidRPr="00F83B53" w:rsidRDefault="00C22C2F" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FDA4696" w14:textId="4F2013A4" w:rsidR="00963140" w:rsidRPr="00F83B53" w:rsidRDefault="005B5483" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00963140" w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t>os porcentajes de depreciación</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve"> es en Línea Recta </w:t>
       </w:r>
       <w:r w:rsidR="007A0FB5" w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t>mensual,</w:t>
       </w:r>
       <w:r w:rsidR="00963140" w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve"> deterioro o amortización utilizados en los activos son:</w:t>
@@ -16508,51 +16420,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E42CAA1" w14:textId="77777777" w:rsidR="00EE7CD3" w:rsidRPr="00F83B53" w:rsidRDefault="00FB6582" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Inversiones en empresas de participación mayoritaria.</w:t>
       </w:r>
       <w:r w:rsidR="00EE7CD3" w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE7CD3" w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Esta Nota No Aplica al ente público</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5364495F" w14:textId="77777777" w:rsidR="00FB6582" w:rsidRPr="00F83B53" w:rsidRDefault="00FB6582" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
@@ -17151,157 +17062,166 @@
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Información sobre la Deuda y el Reporte Analítico de la Deuda </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10CCBFD1" w14:textId="77777777" w:rsidR="00C22C2F" w:rsidRPr="00F83B53" w:rsidRDefault="00C22C2F" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E76BB3" w14:textId="77777777" w:rsidR="00A12BA2" w:rsidRPr="00F83B53" w:rsidRDefault="00A12BA2" w:rsidP="00CE68D3">
+    <w:p w14:paraId="19E76BB3" w14:textId="77777777" w:rsidR="00A12BA2" w:rsidRDefault="00A12BA2" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Utilizar al menos los siguientes indicadores: deuda respecto al PIB y deuda respecto a la recaudación tomando, como mínimo, un período igual o menor a 5 años.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1B8366" w14:textId="77777777" w:rsidR="00A12BA2" w:rsidRPr="00F83B53" w:rsidRDefault="00A12BA2" w:rsidP="00CE68D3">
+    <w:p w14:paraId="0B6A6562" w14:textId="77777777" w:rsidR="00D71DF2" w:rsidRPr="00F83B53" w:rsidRDefault="00D71DF2" w:rsidP="00D71DF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="608CC3EF" w14:textId="77777777" w:rsidR="00A12BA2" w:rsidRPr="00F83B53" w:rsidRDefault="00A12BA2" w:rsidP="00CE68D3">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esta nota no le aplica al ente público</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1B8366" w14:textId="77777777" w:rsidR="00A12BA2" w:rsidRPr="00F83B53" w:rsidRDefault="00A12BA2" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F83B53">
-[...17 lines deleted...]
-    <w:p w14:paraId="13458689" w14:textId="77777777" w:rsidR="00A12BA2" w:rsidRPr="00F83B53" w:rsidRDefault="00A12BA2" w:rsidP="00CE68D3">
+    </w:p>
+    <w:p w14:paraId="608CC3EF" w14:textId="77777777" w:rsidR="00A12BA2" w:rsidRPr="00F83B53" w:rsidRDefault="00A12BA2" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6D470005" w14:textId="77777777" w:rsidR="00A12BA2" w:rsidRPr="00F83B53" w:rsidRDefault="00A12BA2" w:rsidP="00CE68D3">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Información de manera agrupada por tipo de valor gubernamental o instrumento financiero en la que se consideren intereses, comisiones, tasa, perfil de vencimiento y otros gastos de la deuda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13458689" w14:textId="77777777" w:rsidR="00A12BA2" w:rsidRPr="00F83B53" w:rsidRDefault="00A12BA2" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* Se anexará la información en las notas de desglose.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="57D8C03E" w14:textId="77777777" w:rsidR="00A12BA2" w:rsidRPr="00F83B53" w:rsidRDefault="00A12BA2" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Esta nota no le aplica al ente público</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3153F140" w14:textId="77777777" w:rsidR="00963140" w:rsidRPr="00F83B53" w:rsidRDefault="00963140" w:rsidP="00CE68D3">
@@ -17362,51 +17282,50 @@
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CE6BCF7" w14:textId="77777777" w:rsidR="00A12BA2" w:rsidRPr="00F83B53" w:rsidRDefault="00A12BA2" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Informar, tanto del ente público como cualquier transacción realizada, que haya sido sujeta a una calificación crediticia:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AEC08E8" w14:textId="77777777" w:rsidR="00A12BA2" w:rsidRPr="00F83B53" w:rsidRDefault="00A12BA2" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C1E5019" w14:textId="77777777" w:rsidR="00A12BA2" w:rsidRPr="00F83B53" w:rsidRDefault="00A12BA2" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -18209,101 +18128,101 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t>Acuerdo que establece las Disposiciones en Materia de Control Interno de la CEDH.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26AE1A75" w14:textId="18568C11" w:rsidR="00E91DC8" w:rsidRPr="00F83B53" w:rsidRDefault="00E91DC8" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Acta de Instalación del Comité de </w:t>
       </w:r>
       <w:r w:rsidR="00E75F38" w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t>Ética</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve"> y de Prevención de Conflictos de Intereses de la CEDH.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F39CED2" w14:textId="27E3A4E2" w:rsidR="00546B0E" w:rsidRPr="00F83B53" w:rsidRDefault="00546B0E" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t>Reglamento Interior de la Comisión Estatal de los Derechos Humanos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB263FC" w14:textId="47997DC8" w:rsidR="006857F3" w:rsidRPr="00F83B53" w:rsidRDefault="006857F3" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Reglas de Operación para el Comité Técnico Consultivo del Mecanismo de Monitoreo Estatal de la Convención sobre los Derechos de las Personas con Discapacidad de Sinaloa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C09B5FC" w14:textId="6490BD89" w:rsidR="006857F3" w:rsidRPr="00F83B53" w:rsidRDefault="006857F3" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
         <w:t>Ley Orgánica de la Comisión Estatal de los Derechos Humanos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC424D6" w14:textId="20448D35" w:rsidR="006857F3" w:rsidRPr="00F83B53" w:rsidRDefault="006857F3" w:rsidP="00CE68D3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -19065,70 +18984,144 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A01DA8">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB722E3" w14:textId="77777777" w:rsidR="00A01DA8" w:rsidRPr="00A01DA8" w:rsidRDefault="00A01DA8" w:rsidP="00A01DA8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="1352"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="255DF01A" w14:textId="77777777" w:rsidR="000E5BF0" w:rsidRPr="00F83B53" w:rsidRDefault="000E5BF0" w:rsidP="00CE68D3">
+    <w:p w14:paraId="255DF01A" w14:textId="77777777" w:rsidR="000E5BF0" w:rsidRDefault="000E5BF0" w:rsidP="00CE68D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83B53">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Información Contable está firmada en cada página de la misma y se incluye al final la siguiente leyenda: “Bajo protesta de decir verdad declaramos que los Estados Financieros y sus notas, son razonablemente correctos y son responsabilidad del emisor”. Lo anterior, no es aplicable para la información contable consolidada.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">La Información Contable está firmada en cada página de la misma y se incluye al final la siguiente leyenda: “Bajo protesta de decir verdad declaramos que los Estados Financieros y sus notas, son </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>razonablemente correctos y son responsabilidad del emisor”. Lo anterior, no es aplicable para la información contable consolidada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6B1FBA" w14:textId="77777777" w:rsidR="00D71DF2" w:rsidRPr="00F83B53" w:rsidRDefault="00D71DF2" w:rsidP="00CE68D3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F060C57" w14:textId="77777777" w:rsidR="00D71DF2" w:rsidRDefault="00D71DF2" w:rsidP="00D71DF2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bajo protesta de decir verdad declaramos que los Estados Financieros y sus notas, son razonablemente correctos y son responsabilidad del emisor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56145BFE" w14:textId="77777777" w:rsidR="00D71DF2" w:rsidRDefault="00D71DF2" w:rsidP="00D71DF2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2F81B952" w14:textId="77777777" w:rsidR="008E6627" w:rsidRPr="00F83B53" w:rsidRDefault="008E6627" w:rsidP="00CE68D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C571F49" w14:textId="77777777" w:rsidR="00BC51FC" w:rsidRPr="00F83B53" w:rsidRDefault="00BC51FC" w:rsidP="00CE68D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45580A5D" w14:textId="5BA7B15F" w:rsidR="00BB4C26" w:rsidRPr="00E149FC" w:rsidRDefault="00911290" w:rsidP="00A748AE">
       <w:pPr>
         <w:framePr w:w="2880" w:h="410" w:hRule="exact" w:wrap="auto" w:vAnchor="page" w:hAnchor="page" w:x="398" w:y="14078"/>
         <w:widowControl w:val="0"/>
@@ -19244,102 +19237,50 @@
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E149FC">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>JEFA DE LA UNIDAD DE CONTABILIDAD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3CD649" w14:textId="1ACD2E38" w:rsidR="00BB4C26" w:rsidRDefault="00524990" w:rsidP="00CE68D3">
-[...50 lines deleted...]
-    </w:p>
     <w:p w14:paraId="17A92E7D" w14:textId="77777777" w:rsidR="006509A7" w:rsidRPr="006509A7" w:rsidRDefault="006509A7" w:rsidP="006509A7">
       <w:pPr>
         <w:framePr w:w="3301" w:h="501" w:hRule="exact" w:wrap="auto" w:vAnchor="page" w:hAnchor="page" w:x="4091" w:y="12682"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006509A7">
         <w:rPr>
@@ -19434,58 +19375,58 @@
     </w:p>
     <w:p w14:paraId="49412A98" w14:textId="77777777" w:rsidR="008E6627" w:rsidRPr="00F83B53" w:rsidRDefault="008E6627" w:rsidP="00A96FC3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008E6627" w:rsidRPr="00F83B53" w:rsidSect="00CB00C8">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4664F1BE" w14:textId="77777777" w:rsidR="00BB524D" w:rsidRDefault="00BB524D" w:rsidP="00DA106F">
+    <w:p w14:paraId="3FFA9A26" w14:textId="77777777" w:rsidR="00E0230C" w:rsidRDefault="00E0230C" w:rsidP="00DA106F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37BB79BD" w14:textId="77777777" w:rsidR="00BB524D" w:rsidRDefault="00BB524D" w:rsidP="00DA106F">
+    <w:p w14:paraId="5432F48E" w14:textId="77777777" w:rsidR="00E0230C" w:rsidRDefault="00E0230C" w:rsidP="00DA106F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -19558,58 +19499,58 @@
     </w:r>
     <w:r w:rsidR="0068219E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="71BBE9C3" w14:textId="77777777" w:rsidR="00FB6582" w:rsidRDefault="00FB6582">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FA7265E" w14:textId="77777777" w:rsidR="00BB524D" w:rsidRDefault="00BB524D" w:rsidP="00DA106F">
+    <w:p w14:paraId="365BFDAD" w14:textId="77777777" w:rsidR="00E0230C" w:rsidRDefault="00E0230C" w:rsidP="00DA106F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79E3BC94" w14:textId="77777777" w:rsidR="00BB524D" w:rsidRDefault="00BB524D" w:rsidP="00DA106F">
+    <w:p w14:paraId="14420902" w14:textId="77777777" w:rsidR="00E0230C" w:rsidRDefault="00E0230C" w:rsidP="00DA106F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C235323"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CCA6AC28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
@@ -23654,50 +23595,51 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B08F1"/>
     <w:rsid w:val="00001AF8"/>
     <w:rsid w:val="0000555C"/>
     <w:rsid w:val="000063EA"/>
     <w:rsid w:val="00012370"/>
     <w:rsid w:val="00020567"/>
     <w:rsid w:val="00023FF5"/>
     <w:rsid w:val="00033C53"/>
     <w:rsid w:val="00035254"/>
     <w:rsid w:val="00043175"/>
     <w:rsid w:val="000476E7"/>
     <w:rsid w:val="00047AEA"/>
     <w:rsid w:val="00050B90"/>
     <w:rsid w:val="00057952"/>
     <w:rsid w:val="0007008B"/>
     <w:rsid w:val="00070A59"/>
     <w:rsid w:val="0007196D"/>
     <w:rsid w:val="00071D4F"/>
     <w:rsid w:val="00076372"/>
     <w:rsid w:val="0008681A"/>
+    <w:rsid w:val="000878B5"/>
     <w:rsid w:val="0009182D"/>
     <w:rsid w:val="000A0D25"/>
     <w:rsid w:val="000B11D9"/>
     <w:rsid w:val="000B4CEA"/>
     <w:rsid w:val="000D520F"/>
     <w:rsid w:val="000D5F05"/>
     <w:rsid w:val="000E09C6"/>
     <w:rsid w:val="000E5BF0"/>
     <w:rsid w:val="000F178F"/>
     <w:rsid w:val="000F26CA"/>
     <w:rsid w:val="000F2A9D"/>
     <w:rsid w:val="000F3F5E"/>
     <w:rsid w:val="0010367F"/>
     <w:rsid w:val="00116F83"/>
     <w:rsid w:val="001227AD"/>
     <w:rsid w:val="00134E98"/>
     <w:rsid w:val="001401C8"/>
     <w:rsid w:val="00140907"/>
     <w:rsid w:val="00142753"/>
     <w:rsid w:val="0014278F"/>
     <w:rsid w:val="00142F33"/>
     <w:rsid w:val="001431B7"/>
     <w:rsid w:val="00145D2B"/>
     <w:rsid w:val="00147A0E"/>
     <w:rsid w:val="0016326B"/>
@@ -23720,57 +23662,59 @@
     <w:rsid w:val="00201EBC"/>
     <w:rsid w:val="00206FBD"/>
     <w:rsid w:val="002123B4"/>
     <w:rsid w:val="002264B0"/>
     <w:rsid w:val="00241C39"/>
     <w:rsid w:val="00243203"/>
     <w:rsid w:val="00245AE5"/>
     <w:rsid w:val="00252182"/>
     <w:rsid w:val="00261DA5"/>
     <w:rsid w:val="00263B69"/>
     <w:rsid w:val="00263DFB"/>
     <w:rsid w:val="0026593B"/>
     <w:rsid w:val="00266F0A"/>
     <w:rsid w:val="00273580"/>
     <w:rsid w:val="0027423C"/>
     <w:rsid w:val="00280E19"/>
     <w:rsid w:val="00283388"/>
     <w:rsid w:val="00284B96"/>
     <w:rsid w:val="0028677D"/>
     <w:rsid w:val="002900E8"/>
     <w:rsid w:val="00292986"/>
     <w:rsid w:val="002A1553"/>
     <w:rsid w:val="002A3FED"/>
     <w:rsid w:val="002A60D4"/>
     <w:rsid w:val="002A72D9"/>
+    <w:rsid w:val="002B067E"/>
     <w:rsid w:val="002B316E"/>
     <w:rsid w:val="002B4008"/>
     <w:rsid w:val="002C6600"/>
     <w:rsid w:val="002D16E0"/>
     <w:rsid w:val="002D4251"/>
     <w:rsid w:val="002F2516"/>
     <w:rsid w:val="002F25F0"/>
+    <w:rsid w:val="002F371A"/>
     <w:rsid w:val="003008C7"/>
     <w:rsid w:val="0030464D"/>
     <w:rsid w:val="00310A6D"/>
     <w:rsid w:val="00310C6B"/>
     <w:rsid w:val="003126A1"/>
     <w:rsid w:val="0031341F"/>
     <w:rsid w:val="003254C2"/>
     <w:rsid w:val="00327BC7"/>
     <w:rsid w:val="0033229E"/>
     <w:rsid w:val="00333CE0"/>
     <w:rsid w:val="00340C3F"/>
     <w:rsid w:val="003462D9"/>
     <w:rsid w:val="00347854"/>
     <w:rsid w:val="0035051F"/>
     <w:rsid w:val="00373314"/>
     <w:rsid w:val="00377358"/>
     <w:rsid w:val="0038158D"/>
     <w:rsid w:val="00386004"/>
     <w:rsid w:val="00392F0A"/>
     <w:rsid w:val="00396BC2"/>
     <w:rsid w:val="003971D1"/>
     <w:rsid w:val="003A3E8A"/>
     <w:rsid w:val="003B28F8"/>
     <w:rsid w:val="003B3CB8"/>
     <w:rsid w:val="003B48A5"/>
@@ -23842,50 +23786,51 @@
     <w:rsid w:val="0060128E"/>
     <w:rsid w:val="00601AA8"/>
     <w:rsid w:val="006104E2"/>
     <w:rsid w:val="006214C6"/>
     <w:rsid w:val="00623461"/>
     <w:rsid w:val="00630ADB"/>
     <w:rsid w:val="00646E07"/>
     <w:rsid w:val="00650612"/>
     <w:rsid w:val="006509A7"/>
     <w:rsid w:val="00655F24"/>
     <w:rsid w:val="00670262"/>
     <w:rsid w:val="00672803"/>
     <w:rsid w:val="00677647"/>
     <w:rsid w:val="0068219E"/>
     <w:rsid w:val="00683550"/>
     <w:rsid w:val="006857F3"/>
     <w:rsid w:val="00687BBD"/>
     <w:rsid w:val="006A0EE0"/>
     <w:rsid w:val="006A3770"/>
     <w:rsid w:val="006B2B84"/>
     <w:rsid w:val="006B5DB7"/>
     <w:rsid w:val="006B6FF7"/>
     <w:rsid w:val="006C179B"/>
     <w:rsid w:val="006C2255"/>
     <w:rsid w:val="006D5579"/>
+    <w:rsid w:val="006E0094"/>
     <w:rsid w:val="006E3FC5"/>
     <w:rsid w:val="00706382"/>
     <w:rsid w:val="00723C08"/>
     <w:rsid w:val="007476C9"/>
     <w:rsid w:val="007511E5"/>
     <w:rsid w:val="00763A78"/>
     <w:rsid w:val="007855E0"/>
     <w:rsid w:val="00796C5D"/>
     <w:rsid w:val="007A0FB5"/>
     <w:rsid w:val="007B69A0"/>
     <w:rsid w:val="007C116B"/>
     <w:rsid w:val="007C2237"/>
     <w:rsid w:val="007D3584"/>
     <w:rsid w:val="007E3949"/>
     <w:rsid w:val="007E430F"/>
     <w:rsid w:val="007F151B"/>
     <w:rsid w:val="007F3356"/>
     <w:rsid w:val="008173C6"/>
     <w:rsid w:val="008230F1"/>
     <w:rsid w:val="00831BBC"/>
     <w:rsid w:val="00832CE3"/>
     <w:rsid w:val="00832EE8"/>
     <w:rsid w:val="00841B38"/>
     <w:rsid w:val="00842637"/>
     <w:rsid w:val="00842FC5"/>
@@ -23912,162 +23857,172 @@
     <w:rsid w:val="009047ED"/>
     <w:rsid w:val="00911290"/>
     <w:rsid w:val="009234DB"/>
     <w:rsid w:val="009242E6"/>
     <w:rsid w:val="00926EC3"/>
     <w:rsid w:val="00932A4E"/>
     <w:rsid w:val="009437A7"/>
     <w:rsid w:val="00944015"/>
     <w:rsid w:val="00946361"/>
     <w:rsid w:val="009563EB"/>
     <w:rsid w:val="009564FB"/>
     <w:rsid w:val="009606FF"/>
     <w:rsid w:val="00963140"/>
     <w:rsid w:val="00963541"/>
     <w:rsid w:val="0097160B"/>
     <w:rsid w:val="0098569B"/>
     <w:rsid w:val="00985A95"/>
     <w:rsid w:val="00990334"/>
     <w:rsid w:val="0099597B"/>
     <w:rsid w:val="009967A0"/>
     <w:rsid w:val="009A0684"/>
     <w:rsid w:val="009A1991"/>
     <w:rsid w:val="009A7348"/>
     <w:rsid w:val="009A7EC8"/>
     <w:rsid w:val="009B5509"/>
+    <w:rsid w:val="009C08BA"/>
     <w:rsid w:val="009C0A83"/>
     <w:rsid w:val="009C52BF"/>
     <w:rsid w:val="009C7365"/>
+    <w:rsid w:val="009E0F58"/>
     <w:rsid w:val="009E2FC8"/>
+    <w:rsid w:val="009E51F4"/>
     <w:rsid w:val="009E663D"/>
     <w:rsid w:val="009F612B"/>
     <w:rsid w:val="00A01DA8"/>
     <w:rsid w:val="00A04664"/>
     <w:rsid w:val="00A0791B"/>
     <w:rsid w:val="00A12BA2"/>
     <w:rsid w:val="00A14304"/>
     <w:rsid w:val="00A15762"/>
     <w:rsid w:val="00A17E22"/>
     <w:rsid w:val="00A212B9"/>
     <w:rsid w:val="00A24B7C"/>
     <w:rsid w:val="00A25B62"/>
     <w:rsid w:val="00A26642"/>
     <w:rsid w:val="00A3038C"/>
     <w:rsid w:val="00A37C72"/>
     <w:rsid w:val="00A46D8D"/>
     <w:rsid w:val="00A52747"/>
     <w:rsid w:val="00A5308D"/>
     <w:rsid w:val="00A56B66"/>
     <w:rsid w:val="00A748AE"/>
     <w:rsid w:val="00A8061E"/>
     <w:rsid w:val="00A870DB"/>
     <w:rsid w:val="00A96FC3"/>
     <w:rsid w:val="00AB6162"/>
     <w:rsid w:val="00AC1B48"/>
     <w:rsid w:val="00AC1F02"/>
     <w:rsid w:val="00AC3777"/>
     <w:rsid w:val="00AE2B8D"/>
     <w:rsid w:val="00AE3419"/>
     <w:rsid w:val="00B01404"/>
     <w:rsid w:val="00B24020"/>
     <w:rsid w:val="00B435A9"/>
     <w:rsid w:val="00B502A3"/>
     <w:rsid w:val="00B530ED"/>
     <w:rsid w:val="00B57BA5"/>
     <w:rsid w:val="00B6125C"/>
     <w:rsid w:val="00B6245F"/>
+    <w:rsid w:val="00B83047"/>
+    <w:rsid w:val="00B871E1"/>
     <w:rsid w:val="00B91202"/>
     <w:rsid w:val="00B949F5"/>
     <w:rsid w:val="00BA3D3D"/>
     <w:rsid w:val="00BA561B"/>
     <w:rsid w:val="00BA73CF"/>
     <w:rsid w:val="00BB4C26"/>
     <w:rsid w:val="00BB524D"/>
     <w:rsid w:val="00BC51FC"/>
     <w:rsid w:val="00BD419B"/>
     <w:rsid w:val="00BD4DC6"/>
     <w:rsid w:val="00BE4589"/>
     <w:rsid w:val="00BE5A7F"/>
     <w:rsid w:val="00C1776A"/>
     <w:rsid w:val="00C22C2F"/>
     <w:rsid w:val="00C23E09"/>
     <w:rsid w:val="00C32B0D"/>
     <w:rsid w:val="00C400AC"/>
     <w:rsid w:val="00C4211A"/>
     <w:rsid w:val="00C42918"/>
+    <w:rsid w:val="00C51710"/>
     <w:rsid w:val="00C57D83"/>
     <w:rsid w:val="00C64D11"/>
     <w:rsid w:val="00C70742"/>
     <w:rsid w:val="00C7540E"/>
     <w:rsid w:val="00C83296"/>
     <w:rsid w:val="00C87F99"/>
     <w:rsid w:val="00C964F1"/>
     <w:rsid w:val="00C96761"/>
+    <w:rsid w:val="00C96D6B"/>
     <w:rsid w:val="00C978C2"/>
     <w:rsid w:val="00CA2C8D"/>
     <w:rsid w:val="00CA5146"/>
     <w:rsid w:val="00CB00C8"/>
     <w:rsid w:val="00CC1F2E"/>
     <w:rsid w:val="00CC5669"/>
     <w:rsid w:val="00CC6162"/>
     <w:rsid w:val="00CC74F4"/>
     <w:rsid w:val="00CC767E"/>
     <w:rsid w:val="00CD2D6A"/>
     <w:rsid w:val="00CD580A"/>
     <w:rsid w:val="00CD79DC"/>
     <w:rsid w:val="00CE145E"/>
     <w:rsid w:val="00CE68D3"/>
     <w:rsid w:val="00D00EB1"/>
     <w:rsid w:val="00D2158D"/>
     <w:rsid w:val="00D276D7"/>
     <w:rsid w:val="00D30DE1"/>
     <w:rsid w:val="00D423EF"/>
     <w:rsid w:val="00D51686"/>
     <w:rsid w:val="00D562BA"/>
     <w:rsid w:val="00D56989"/>
+    <w:rsid w:val="00D71DF2"/>
     <w:rsid w:val="00D755A1"/>
     <w:rsid w:val="00D805D6"/>
     <w:rsid w:val="00D97862"/>
     <w:rsid w:val="00DA106F"/>
     <w:rsid w:val="00DA109E"/>
     <w:rsid w:val="00DB4731"/>
     <w:rsid w:val="00DB6721"/>
     <w:rsid w:val="00DB70F6"/>
     <w:rsid w:val="00DC1589"/>
     <w:rsid w:val="00DC5A4C"/>
     <w:rsid w:val="00DC6F64"/>
     <w:rsid w:val="00DD1B22"/>
     <w:rsid w:val="00DD3910"/>
     <w:rsid w:val="00DD3E04"/>
     <w:rsid w:val="00DD481C"/>
     <w:rsid w:val="00DE08CA"/>
     <w:rsid w:val="00DE48AE"/>
     <w:rsid w:val="00DE7E6C"/>
     <w:rsid w:val="00DF394B"/>
     <w:rsid w:val="00DF7C4C"/>
     <w:rsid w:val="00E01133"/>
+    <w:rsid w:val="00E0230C"/>
     <w:rsid w:val="00E1249B"/>
+    <w:rsid w:val="00E12FEC"/>
     <w:rsid w:val="00E149FC"/>
     <w:rsid w:val="00E21E2D"/>
     <w:rsid w:val="00E234C2"/>
     <w:rsid w:val="00E2393D"/>
     <w:rsid w:val="00E260C6"/>
     <w:rsid w:val="00E2636D"/>
     <w:rsid w:val="00E41D2C"/>
     <w:rsid w:val="00E4417B"/>
     <w:rsid w:val="00E520B5"/>
     <w:rsid w:val="00E54D3B"/>
     <w:rsid w:val="00E7155C"/>
     <w:rsid w:val="00E71C3D"/>
     <w:rsid w:val="00E75F38"/>
     <w:rsid w:val="00E804BA"/>
     <w:rsid w:val="00E82348"/>
     <w:rsid w:val="00E85818"/>
     <w:rsid w:val="00E914F4"/>
     <w:rsid w:val="00E91DC8"/>
     <w:rsid w:val="00E94B8B"/>
     <w:rsid w:val="00E95A3A"/>
     <w:rsid w:val="00ED3D99"/>
     <w:rsid w:val="00EE01CE"/>
     <w:rsid w:val="00EE3AF7"/>
     <w:rsid w:val="00EE7C52"/>
     <w:rsid w:val="00EE7CD3"/>
@@ -30355,66 +30310,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9936C035-AC7E-448E-85A4-19A3579B27A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>9.2 Notas d.dot</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>6023</Words>
-  <Characters>33128</Characters>
+  <Words>6136</Words>
+  <Characters>33753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>276</Lines>
-  <Paragraphs>78</Paragraphs>
+  <Lines>281</Lines>
+  <Paragraphs>79</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39073</CharactersWithSpaces>
+  <CharactersWithSpaces>39810</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Clarisa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>